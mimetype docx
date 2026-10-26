--- v0 (2026-02-04)
+++ v1 (2026-10-26)
@@ -1,1660 +1,1856 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="005B568B" w:rsidRPr="00CB6A94" w:rsidRDefault="005B568B" w:rsidP="00055985">
+    <w:p w14:paraId="312F7BD1" w14:textId="5D31EA12" w:rsidR="005B568B" w:rsidRPr="00B442AD" w:rsidRDefault="005B568B" w:rsidP="00DA2FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="3120" w:right="-143" w:firstLine="708"/>
+        <w:ind w:left="4536" w:firstLine="4"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>От потребителя ________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2FBC" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ADCE08" w14:textId="77777777" w:rsidR="005B568B" w:rsidRPr="00B442AD" w:rsidRDefault="005B568B" w:rsidP="00DA2FBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536" w:firstLine="4"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(ФИО гражданина либо иного уполномоченного им лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C5B8DB" w14:textId="1930909C" w:rsidR="00B442AD" w:rsidRDefault="005B568B" w:rsidP="00DA2FBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536" w:firstLine="4"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прописанного </w:t>
+      </w:r>
+      <w:r w:rsidR="00140681">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>проживающего</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00140681">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2FBC" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B568B" w:rsidRPr="00CB6A94" w:rsidRDefault="005B568B" w:rsidP="00055985">
+    <w:p w14:paraId="7751B359" w14:textId="77777777" w:rsidR="005B568B" w:rsidRPr="00B442AD" w:rsidRDefault="005B568B" w:rsidP="00DA2FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="3828" w:right="-143"/>
+        <w:ind w:left="4536" w:firstLine="4"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2FBC" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145A5F09" w14:textId="77777777" w:rsidR="005B568B" w:rsidRPr="00B442AD" w:rsidRDefault="00DA2FBC" w:rsidP="00B442AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5244" w:firstLine="420"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...8 lines deleted...]
-    <w:p w:rsidR="005B568B" w:rsidRPr="00CB6A94" w:rsidRDefault="00CB6A94" w:rsidP="00055985">
+      <w:r w:rsidR="005B568B" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(район, город/поселок/село, улица, дом, квартира)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FC9FED" w14:textId="77777777" w:rsidR="00F67B5F" w:rsidRPr="00B442AD" w:rsidRDefault="00B442AD" w:rsidP="00DA2FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="3828" w:right="-143"/>
+        <w:ind w:left="4536" w:firstLine="4"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...63 lines deleted...]
-    <w:p w:rsidR="005B568B" w:rsidRPr="00CB6A94" w:rsidRDefault="005B568B" w:rsidP="00055985">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Лицевой счет ГУП «РРИЦ» №_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67B5F" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2FBC" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B904820" w14:textId="77777777" w:rsidR="005B568B" w:rsidRPr="00B442AD" w:rsidRDefault="005B568B" w:rsidP="00DA2FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="3828" w:right="-143"/>
+        <w:ind w:left="4536" w:firstLine="4"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...89 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Телефон (ы) для контакта__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2FBC" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092BC53A" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00155272" w:rsidRPr="00CB6A94" w:rsidRDefault="00155272" w:rsidP="00155272">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F39EE20" w14:textId="77777777" w:rsidR="00155272" w:rsidRPr="00B442AD" w:rsidRDefault="00155272" w:rsidP="00155272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6A94">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    <w:p w14:paraId="1C713A56" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED7C0B2" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>В связи с ошибочно внесенными данными показаний приборов учета холодной и горячей воды, прошу Вас предоставить организациям:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    <w:p w14:paraId="76084321" w14:textId="45D5BFE6" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>МГУП «</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">»   </w:t>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тирастеплоэнерго»   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...16 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        л/с</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF001A" w:rsidRPr="00EF001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3F8827" w14:textId="45AC9ADE" w:rsidR="00D405DF" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ГУП «Водоснабжение и </w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>МУП «</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">водоотведение»   </w:t>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бендерытеплоэнерго»   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...16 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF001A" w:rsidRPr="00EF001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л/с________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1C54C0" w14:textId="4B00C1C7" w:rsidR="00EF001A" w:rsidRDefault="00EF001A" w:rsidP="00D405DF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ДООО «Сервис и </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">»   </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уют»   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...20 lines deleted...]
-        </w:tabs>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л/с________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA83D0A" w14:textId="77777777" w:rsidR="002A3A9D" w:rsidRPr="00B442AD" w:rsidRDefault="002A3A9D" w:rsidP="002A3A9D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1495"/>
-        <w:contextualSpacing/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A14F1A" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00E66CDB">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ГУП «Водоснабжение и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">водоотведение»   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л/с________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F572ADE" w14:textId="77777777" w:rsidR="00A14F1A" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00E66CDB">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6A94">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>следующие уточнённые показания водомеров за</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____</w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>_____  месяц</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C93ECE" w:rsidRPr="00CB6A94">
+      <w:r w:rsidR="00C93ECE" w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A14F1A" w:rsidRPr="00CB6A94" w:rsidRDefault="00A14F1A" w:rsidP="00D405DF">
+    <w:p w14:paraId="3E14534D" w14:textId="77777777" w:rsidR="00A14F1A" w:rsidRPr="00B442AD" w:rsidRDefault="00A14F1A" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00A14F1A">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCC83D8" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00A14F1A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6A94">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Санузел   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ХВС_____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB6A94">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00CB6A94">
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кухня</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХВС_____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    <w:p w14:paraId="3CEACB43" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
-      <w:r w:rsidR="00CB6A94">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ГВС _____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         ГВС _____________</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>м.куб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A14F1A" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    </w:p>
+    <w:p w14:paraId="1684A25C" w14:textId="48498F51" w:rsidR="00A14F1A" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6A94">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>взамен показаний водомеров,</w:t>
       </w:r>
-      <w:r w:rsidR="00A14F1A" w:rsidRPr="00CB6A94">
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ошибочно</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесенных для оплаты за</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00EF001A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="00A14F1A" w:rsidRPr="00CB6A94">
-[...17 lines deleted...]
-    <w:p w:rsidR="00A14F1A" w:rsidRPr="00CB6A94" w:rsidRDefault="00A14F1A" w:rsidP="00D405DF">
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>месяц:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79554ECD" w14:textId="77777777" w:rsidR="00A14F1A" w:rsidRPr="00B442AD" w:rsidRDefault="00A14F1A" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00A14F1A">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BD1531" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00A14F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6A94">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Санузел   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ХВС_____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кухня</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХВС_____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    <w:p w14:paraId="68E2E96A" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
-      <w:r w:rsidR="00A14F1A" w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ГВС _____________</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>м.куб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ГВС _____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...42 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642187EF" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>для корректировки объёмов потребления воды и соответствующего перерасчёта сумм, начисленных к опла</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>те в ________________ месяце 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ г. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7568C266" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF6B672" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CB6A94">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Показания водомеров к оплате в следующем месяце</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A14F1A" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
-[...20 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00A14F1A">
+    <w:p w14:paraId="69C202C3" w14:textId="77777777" w:rsidR="00B442AD" w:rsidRDefault="00B442AD" w:rsidP="00A14F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F0DA64" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00A14F1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Санузел   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ХВС_____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кухня</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХВС_____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    <w:p w14:paraId="7CF70936" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">                              ГВС _____________</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ГВС _____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">    ГВС _____________</w:t>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ГВС _____________</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>м.куб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    <w:p w14:paraId="2C29697C" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    <w:p w14:paraId="4BC0801B" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае удовлетворения моей просьбы письменный ответ не отправлять. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A14F1A" w:rsidRPr="00CB6A94" w:rsidRDefault="00A14F1A" w:rsidP="00A14F1A">
+    <w:p w14:paraId="32FF5F48" w14:textId="77777777" w:rsidR="00A14F1A" w:rsidRPr="00B442AD" w:rsidRDefault="00A14F1A" w:rsidP="00A14F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00A14F1A">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F70DF9" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00A14F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>«_____» _____________ 20</w:t>
       </w:r>
-      <w:r w:rsidR="00A14F1A" w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> г</w:t>
       </w:r>
-      <w:r w:rsidR="00A14F1A" w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...24 lines deleted...]
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00A14F1A" w:rsidP="00A14F1A">
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DFC180" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00B442AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:left="7080" w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...51 lines deleted...]
-      <w:r w:rsidR="00D405DF" w:rsidRPr="00CB6A94">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>подпись абонента)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00CB6A94">
+    <w:p w14:paraId="540F469B" w14:textId="77777777" w:rsidR="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Примечание оператора</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>: ___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+    <w:p w14:paraId="691492DB" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2FBC" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5552C0A3" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B50853" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>«_____» _____________ 20</w:t>
       </w:r>
-      <w:r w:rsidR="00A14F1A" w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2___</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> г</w:t>
       </w:r>
-      <w:r w:rsidR="00A14F1A" w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A14F1A" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CB6A94">
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A06DCD" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_____________/________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A06DCD" w:rsidRPr="00CB6A94">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A06DCD" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00A06DCD" w:rsidP="00D405DF">
+    <w:p w14:paraId="560D538F" w14:textId="77777777" w:rsidR="00D405DF" w:rsidRPr="00B442AD" w:rsidRDefault="00A06DCD" w:rsidP="00D405DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB6A94">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00CB6A94">
+      <w:r w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D405DF" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D405DF" w:rsidRPr="00CB6A94">
+      <w:r w:rsidR="00D405DF" w:rsidRPr="00B442AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(подпись, ФИО</w:t>
+      </w:r>
+      <w:r w:rsidR="00D405DF" w:rsidRPr="00B442AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> оператора по работе с клиентами)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D405DF" w:rsidRPr="00CB6A94" w:rsidRDefault="00D405DF" w:rsidP="00D405DF">
-[...30 lines deleted...]
-    <w:sectPr w:rsidR="00D405DF" w:rsidRPr="00CB6A94">
+    <w:p w14:paraId="584B7502" w14:textId="77777777" w:rsidR="00B442AD" w:rsidRPr="00B442AD" w:rsidRDefault="00B442AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B442AD" w:rsidRPr="00B442AD" w:rsidSect="00B442AD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="624" w:right="624" w:bottom="624" w:left="624" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -1916,107 +2112,114 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="186"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF79C5"/>
-    <w:rsid w:val="00055985"/>
+    <w:rsid w:val="00140681"/>
     <w:rsid w:val="00155272"/>
+    <w:rsid w:val="002A3A9D"/>
+    <w:rsid w:val="002A65AE"/>
     <w:rsid w:val="004E650C"/>
     <w:rsid w:val="00511DF9"/>
     <w:rsid w:val="00522F45"/>
     <w:rsid w:val="00546481"/>
     <w:rsid w:val="005B568B"/>
     <w:rsid w:val="00763FA4"/>
     <w:rsid w:val="008018A6"/>
     <w:rsid w:val="00996F42"/>
+    <w:rsid w:val="00A024C9"/>
     <w:rsid w:val="00A06DCD"/>
     <w:rsid w:val="00A14F1A"/>
+    <w:rsid w:val="00B442AD"/>
     <w:rsid w:val="00C622D1"/>
     <w:rsid w:val="00C93ECE"/>
-    <w:rsid w:val="00CB6A94"/>
+    <w:rsid w:val="00CB23C4"/>
     <w:rsid w:val="00D405DF"/>
+    <w:rsid w:val="00DA2FBC"/>
     <w:rsid w:val="00DF79C5"/>
     <w:rsid w:val="00E137A7"/>
     <w:rsid w:val="00E66CDB"/>
+    <w:rsid w:val="00EF001A"/>
     <w:rsid w:val="00F67B5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="03E146CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E183971-6625-4466-AD1F-E2B51B888809}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2765,82 +2968,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFC01A30-9D30-415B-82FD-7039B9BEF902}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2429F1E-651D-49AF-B1E2-B083D622B12F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>380</Words>
-  <Characters>2171</Characters>
+  <Words>361</Words>
+  <Characters>2059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2546</CharactersWithSpaces>
+  <CharactersWithSpaces>2416</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Александр О. Бурлака</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>